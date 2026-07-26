--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -3290,82 +3290,119 @@
     <w:p w14:paraId="02E8EA90" w14:textId="1D7723B2" w:rsidR="00653BC0" w:rsidRDefault="00653BC0" w:rsidP="00C46EB6">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc231550025"/>
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">Formats des fichiers de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00C46EB6">
         <w:t>consultation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="07D5F12A" w14:textId="77777777" w:rsidR="00C46EB6" w:rsidRPr="00C46EB6" w:rsidRDefault="00C46EB6" w:rsidP="00C46EB6"/>
     <w:p w14:paraId="49310F08" w14:textId="71CDE577" w:rsidR="00653BC0" w:rsidRPr="00D91312" w:rsidRDefault="00653BC0" w:rsidP="00653BC0">
       <w:r w:rsidRPr="00D91312">
         <w:t>Afin de pouvoir décompresser et lire les documents mis à disposition par l’Acheteur, les opérateurs économiques devront disposer des logiciels permettant de lire les formats suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1A9014" w14:textId="77777777" w:rsidR="00653BC0" w:rsidRPr="00D91312" w:rsidRDefault="00653BC0" w:rsidP="00653BC0"/>
     <w:p w14:paraId="681637DD" w14:textId="4F930E29" w:rsidR="00653BC0" w:rsidRPr="00D91312" w:rsidRDefault="00653BC0" w:rsidP="00653BC0">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
-        <w:t>Fichiers compressés au standard *.zip (lisibles par Winzip, Quickzip)</w:t>
+        <w:t xml:space="preserve">Fichiers compressés au standard *.zip (lisibles par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>Winzip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>Quickzip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376A0901" w14:textId="0A7EE770" w:rsidR="00653BC0" w:rsidRPr="00D91312" w:rsidRDefault="00653BC0" w:rsidP="00653BC0">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t>Adobe® Acrobat® *.</w:t>
       </w:r>
       <w:r w:rsidR="00D91465" w:rsidRPr="00D91312">
         <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve"> (lisibles par le logiciel Adobe Reader)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E83E88" w14:textId="3FA83974" w:rsidR="00653BC0" w:rsidRPr="00D91312" w:rsidRDefault="00653BC0" w:rsidP="00653BC0">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
-        <w:t>*.doc ou *.xls (lisibles par Microsoft Office ou OpenOffice)</w:t>
+        <w:t>*.doc ou *.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>xls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t xml:space="preserve"> (lisibles par Microsoft Office ou OpenOffice)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C1FD56" w14:textId="7455BFA1" w:rsidR="00C46EB6" w:rsidRDefault="00653BC0" w:rsidP="00C46EB6">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
-        <w:t>Rich Text Format *.rtf</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Rich </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t xml:space="preserve"> Format *.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>rtf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="20B14F5D" w14:textId="77777777" w:rsidR="00C46EB6" w:rsidRDefault="00C46EB6" w:rsidP="00C46EB6"/>
     <w:p w14:paraId="6D492572" w14:textId="77777777" w:rsidR="00C46EB6" w:rsidRDefault="00C46EB6" w:rsidP="00C46EB6"/>
     <w:p w14:paraId="7D14F6DC" w14:textId="6B31125A" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc231550026"/>
       <w:r w:rsidRPr="00D91312">
         <w:t>Questions du soumissionnaire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="040FD92D" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00653BC0"/>
     <w:p w14:paraId="4400600D" w14:textId="1A25A9B9" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">Toutes les demandes de renseignements éventuelles (administratives, techniques, commerciales) devront être formulées par écrit via </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91312">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>la plateforme de dématérialisation identifiée en page de garde</w:t>
       </w:r>
       <w:r w:rsidRPr="00D91312">
@@ -3550,57 +3587,73 @@
     <w:p w14:paraId="5B8D7039" w14:textId="6EA500E4" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00002E16">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc231550032"/>
       <w:r w:rsidRPr="00D91312">
         <w:t>Mode de remise de l’offre</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3CF1CBC0" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00653BC0"/>
     <w:p w14:paraId="7C606DF7" w14:textId="1DD6AEE4" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t>Transmission électronique EXCLUSIVEMENT sur la plateforme de dématérialisation mentionnée en page de garde. La transmission des documents sur un support physique électronique (CD-ROM, clé USB...) n'est pas autorisée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A67845C" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="104D78FE" w14:textId="5000246A" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">Le candidat est invité, à s’approprier suffisamment en amont la plateforme de dématérialisation ainsi que de vérifier qu’il dispose d'un environnement informatique suffisant pour répondre électroniquement à la présente consultation (prérequis). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07276B43" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="0E4AABA8" w14:textId="0CB52EF2" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
-        <w:t>Pour répondre à la consultation sous forme dématérialisée via la plateforme dématérialisée, la personne habilitée à engager le candidat doit être inscrite sur ladite plate-forme.</w:t>
+        <w:t xml:space="preserve">Pour répondre à la consultation sous forme dématérialisée via la plateforme dématérialisée, la personne habilitée </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>̀ engager le candidat doit être inscrite sur ladite plate-forme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A7F5FD" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="0394E054" w14:textId="3081CA34" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
-        <w:t>Il est rappelé que la durée du téléchargement est fonction du débit de l’accès à Internet du candidat et de la taille des documents à transmettre.</w:t>
+        <w:t xml:space="preserve">Il est rappelé que la durée du téléchargement est fonction du débit de l’accès </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>̀ Internet du candidat et de la taille des documents à transmettre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016E9BD6" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="0B5CFF64" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t>Chaque transmission fera l'objet d'une date certaine de réception et d'un accusé de réception électronique. Le pli sera considéré « hors délai » si le téléchargement se termine après la date et l'heure limites de réception des offres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BE5DF9" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="6727D2BD" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t>Si une seconde offre est envoyée par voie électronique par le même candidat, celle-ci annule et remplace l'offre précédente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCC8478" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="2A02F617" w14:textId="0A6524CA" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t>Le pli peut être doublé d'une copie de sauvegarde transmise dans les délais impartis, sur support physique électronique ou sur support papier. Cette copie est transmise sous pli scellé et comporte obligatoirement la mention « copie de sauvegarde », ainsi que le nom du candidat et l'identification de la procédure concernée. Ce pli devra être remis contre récépissé ou, s’il est envoyé par la poste, par pli recommandé avec avis de réception postal, parvenir à destination avant la date et l’heure limites de réception des offres indiquées sur la page de garde du présent document et ce, à l’adresse mentionnée à l’article 2 du présent règlement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654119F8" w14:textId="38F1A4F2" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -3625,59 +3678,75 @@
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">Format Word (“.doc”) ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FAEC7BD" w14:textId="1F1728A3" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t>Format Acrobat (“.</w:t>
       </w:r>
       <w:r w:rsidR="00D91465" w:rsidRPr="00D91312">
         <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">”) ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3168E3" w14:textId="31991B5F" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
-        <w:t xml:space="preserve">Format Excel (“.xls”) ; </w:t>
+        <w:t>Format Excel (“.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>xls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t xml:space="preserve">”) ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0591B465" w14:textId="21D4A214" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91312">
-        <w:t>Format RTF (“.rtf”) ;</w:t>
+        <w:t>Format RTF (“.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>rtf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91312">
+        <w:t>”) ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C237B2" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="52DF798F" w14:textId="4CFD2F61" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t>Les documents devront être préalablement traités par les candidats par un anti-virus régulièrement mis à jour. Tout document contenant un virus informatique fera l'objet d'un archivage de sécurité et sera réputé n'avoir jamais été reçu. Le candidat concerné en sera informé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6247513E" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="65049FBF" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t>Les frais d'accès au réseau et de recours à la signature électronique (facultative) sont à la charge des candidats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D71559F" w14:textId="77777777" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4"/>
     <w:p w14:paraId="7FEEC2E6" w14:textId="160996EE" w:rsidR="00EB4BC4" w:rsidRPr="00D91312" w:rsidRDefault="00EB4BC4" w:rsidP="00EB4BC4">
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">En application de l’article L.2132-2 du Code de la Commande Publique, tous les échanges entre </w:t>
       </w:r>
       <w:r w:rsidR="00002E16" w:rsidRPr="00D91312">
         <w:t xml:space="preserve">l’acheteur public </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91312">
         <w:t>et les candidats durant la procédure de passation des marchés publics (les questions/réponses, les échanges relatifs à la négociation, les demandes d’informations et de compléments, les notifications et les décisions de rejet, d’attribution, etc.) se feront via la plateforme de dématérialisation.</w:t>
       </w:r>
@@ -5305,52 +5374,61 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="AAAAAA"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="130" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="130" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44F8F597" w14:textId="781A58F9" w:rsidR="00E05741" w:rsidRPr="00721B0F" w:rsidRDefault="00E05741" w:rsidP="004116B4">
             <w:pPr>
               <w:ind w:left="48" w:right="11"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Aucun</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DD6611E" w14:textId="77777777" w:rsidR="00E05741" w:rsidRDefault="00E05741" w:rsidP="00653BC0"/>
-    <w:p w14:paraId="6B1E0439" w14:textId="77777777" w:rsidR="00E05741" w:rsidRDefault="00E05741" w:rsidP="00653BC0"/>
-    <w:p w14:paraId="21F29459" w14:textId="77777777" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="00B27D17" w:rsidP="00653BC0"/>
+    <w:p w14:paraId="21F29459" w14:textId="1A455F56" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="005B693B" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B693B">
+        <w:t>es qualifications professionnelles mentionnées sont exigées ou, à défaut, tout document ou moyen de preuve permettant d'établir de manière équivalente la capacité de l'opérateur économique à exécuter les prestations. Aucune appartenance à une organisation professionnelle déterminée ne peut être exigée.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="64EF78D4" w14:textId="46AB2778" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="00B27D17" w:rsidP="00B27D17">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc231550042"/>
       <w:r w:rsidRPr="00D91312">
         <w:t>Analyse des offres</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7CB6E419" w14:textId="77777777" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="00B27D17" w:rsidP="00653BC0"/>
     <w:p w14:paraId="36CFE4B2" w14:textId="77777777" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="00B27D17" w:rsidP="00B27D17">
       <w:r w:rsidRPr="00D91312">
         <w:t>Sous réserve de conformité au dossier de consultation, les offres seront jugées au regard des critères pondérés ci-dessous :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7BC68A" w14:textId="77777777" w:rsidR="00F67734" w:rsidRPr="00D91312" w:rsidRDefault="00F67734" w:rsidP="00B27D17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
@@ -5609,99 +5687,126 @@
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="257E010F" w14:textId="77777777" w:rsidR="006D1EFD" w:rsidRDefault="006D1EFD" w:rsidP="00B27D17">
             <w:pPr>
               <w:ind w:left="82" w:right="28"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60A20CA4" w14:textId="0E5D1F14" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="006D1EFD" w:rsidP="00B27D17">
             <w:pPr>
               <w:ind w:left="82" w:right="28"/>
             </w:pPr>
             <w:r w:rsidRPr="006D1EFD">
               <w:t>Partie 3 du mémoire technique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="012803EE" w14:textId="77777777" w:rsidR="00B27D17" w:rsidRDefault="00B27D17" w:rsidP="00B27D17">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BE220F" w14:textId="77777777" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="00B27D17" w:rsidP="00B27D17">
+    <w:p w14:paraId="04BE220F" w14:textId="77777777" w:rsidR="00B27D17" w:rsidRPr="00D91312" w:rsidRDefault="00B27D17" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t>Dans le cadre de la détection des offres anormalement basses et conformément aux dispositions des articles R.2152-3 et suivants du Code de la Commande Publique, l’Acheteur exige que soit justifié le prix ou les coûts proposés dans une offre lorsque celle-ci semble anormalement basse. L’Acheteur rejette l’offre lorsque les éléments fournis ne justifient pas de manière satisfaisante le bas niveau du prix ou des coûts proposés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C69E30" w14:textId="687A3A09" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
       <w:pPr>
         <w:pStyle w:val="1-Article"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc231550043"/>
       <w:r w:rsidRPr="00D91312">
         <w:t>Attribution</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="661B7E31" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00653BC0"/>
-    <w:p w14:paraId="6557796F" w14:textId="45FC6DC8" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
+    <w:p w14:paraId="6557796F" w14:textId="45FC6DC8" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">Pour rappel, la signature du contrat n’est pas exigée au stade du dépôt de l’offre, mais uniquement requise au stade de l’attribution du marché. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BB518B" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312"/>
-    <w:p w14:paraId="11341DD0" w14:textId="7C269E5C" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
+    <w:p w14:paraId="34BB518B" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11341DD0" w14:textId="7C269E5C" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t>Il convient de noter que l'attribution du marché sur la base d’une offre électronique peut entraîner pour le candidat la matérialisation de l'ensemble des pièces du marché et leur signature manuscrite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17685FA6" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312"/>
-    <w:p w14:paraId="1A2A27CB" w14:textId="70962595" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
+    <w:p w14:paraId="17685FA6" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2A27CB" w14:textId="70962595" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t>Le candidat auquel il est envisagé d’attribuer le marché sera invité à signer les pièces relatives à l’offre lors de la vérification des conditions de participation visées notamment à l’article R.2144-4 du Code de la Commande Publique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E454AF8" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312"/>
-    <w:p w14:paraId="2359FD16" w14:textId="709EB15C" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
+    <w:p w14:paraId="5E454AF8" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2359FD16" w14:textId="709EB15C" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="005B693B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
       <w:r w:rsidRPr="00D91312">
         <w:t xml:space="preserve">Ainsi, le candidat devra fournir les pièces exigées et retourner le contrat signé dans le délai exigé par l’Acheteur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4F0B89" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312"/>
     <w:p w14:paraId="0E611350" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
       <w:r w:rsidRPr="00D91312">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si le candidat retenu ne satisfait pas aux conditions de participation ou ne transmet pas les différentes pièces dans les délais déterminés par l’Acheteur, son offre est rejetée. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422D1BA3" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312"/>
     <w:p w14:paraId="497A58BE" w14:textId="3D2EA999" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312">
       <w:r w:rsidRPr="00D91312">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le candidat dont l'offre a été classée immédiatement après la sienne est sollicité pour produire lesdits documents. Si nécessaire, cette procédure peut être reproduite tant qu'il subsiste des offres qui n'ont pas été écartées au motif qu'elles sont inappropriées, irrégulières ou inacceptables. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AB3FEC" w14:textId="77777777" w:rsidR="00D91312" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="00D91312"/>
     <w:p w14:paraId="1E8653D8" w14:textId="596DFD4F" w:rsidR="000840B2" w:rsidRPr="00D91312" w:rsidRDefault="00D91312" w:rsidP="006D1EFD">
       <w:r w:rsidRPr="00D91312">
         <w:t>Les envois sont acheminés sous la seule responsabilité des candidats. L’Acheteur ne peut être tenu pour responsable du dépassement de délai de remise des pièces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A972A78" w14:textId="77777777" w:rsidR="000840B2" w:rsidRDefault="000840B2" w:rsidP="00653BC0"/>
     <w:p w14:paraId="111C7FBD" w14:textId="77777777" w:rsidR="006D1EFD" w:rsidRDefault="006D1EFD" w:rsidP="00653BC0"/>
     <w:p w14:paraId="42B78D24" w14:textId="50B36E1A" w:rsidR="000840B2" w:rsidRDefault="000840B2" w:rsidP="000840B2">
       <w:pPr>
         <w:pStyle w:val="1-Article"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc231550044"/>
       <w:r>
         <w:t>Différends</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="09096730" w14:textId="77777777" w:rsidR="000840B2" w:rsidRDefault="000840B2" w:rsidP="00653BC0"/>
     <w:p w14:paraId="6FFF5661" w14:textId="648FBEB3" w:rsidR="000840B2" w:rsidRDefault="000840B2" w:rsidP="000840B2">
       <w:r>
         <w:t>La présente consultation peut faire l’objet d’un recours devant le Tribunal administratif de :</w:t>
@@ -8273,146 +8378,150 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1152284830">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1915431381">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="956448186">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1599481619">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1100487034">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1813593425">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00924D68"/>
     <w:rsid w:val="00002E16"/>
     <w:rsid w:val="000840B2"/>
     <w:rsid w:val="00097DEE"/>
     <w:rsid w:val="00101CB1"/>
     <w:rsid w:val="00135490"/>
     <w:rsid w:val="001504AD"/>
     <w:rsid w:val="00157724"/>
     <w:rsid w:val="001721B6"/>
     <w:rsid w:val="001A1ABA"/>
     <w:rsid w:val="001A26A6"/>
     <w:rsid w:val="00261CE2"/>
     <w:rsid w:val="002F1582"/>
     <w:rsid w:val="00336A2A"/>
     <w:rsid w:val="00354398"/>
     <w:rsid w:val="003D4980"/>
     <w:rsid w:val="004A4112"/>
     <w:rsid w:val="004B323B"/>
     <w:rsid w:val="0056021C"/>
     <w:rsid w:val="005911C8"/>
     <w:rsid w:val="005954AA"/>
+    <w:rsid w:val="005B693B"/>
     <w:rsid w:val="005C3325"/>
     <w:rsid w:val="00634EE0"/>
     <w:rsid w:val="00653BC0"/>
     <w:rsid w:val="006702D3"/>
     <w:rsid w:val="006D1EFD"/>
+    <w:rsid w:val="0075418C"/>
     <w:rsid w:val="007E462D"/>
     <w:rsid w:val="00805DCC"/>
     <w:rsid w:val="008D0FEA"/>
     <w:rsid w:val="008F54A5"/>
     <w:rsid w:val="00924D68"/>
     <w:rsid w:val="0094161B"/>
     <w:rsid w:val="00A86AD9"/>
     <w:rsid w:val="00AD601B"/>
     <w:rsid w:val="00AE69C9"/>
+    <w:rsid w:val="00AF765B"/>
     <w:rsid w:val="00B27D17"/>
     <w:rsid w:val="00BB09D1"/>
     <w:rsid w:val="00C3448F"/>
     <w:rsid w:val="00C46EB6"/>
     <w:rsid w:val="00C77622"/>
     <w:rsid w:val="00C940F6"/>
     <w:rsid w:val="00D71A09"/>
     <w:rsid w:val="00D91312"/>
     <w:rsid w:val="00D91465"/>
     <w:rsid w:val="00E05741"/>
     <w:rsid w:val="00E3586B"/>
     <w:rsid w:val="00E6787C"/>
     <w:rsid w:val="00EB4BC4"/>
     <w:rsid w:val="00F20030"/>
     <w:rsid w:val="00F656AF"/>
     <w:rsid w:val="00F67734"/>
     <w:rsid w:val="00F76034"/>
     <w:rsid w:val="00FE6064"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="67633B6B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DF8C1F30-4139-2549-90BB-4ECB5E7143F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -9007,51 +9116,50 @@
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00924D68"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
@@ -10162,73 +10270,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28ABA4B5-8E2E-A946-AD61-F4303EAF3C09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3412</Words>
-  <Characters>18769</Characters>
+  <Words>3459</Words>
+  <Characters>19025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
+  <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22137</CharactersWithSpaces>
+  <CharactersWithSpaces>22440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yohan Romero</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>